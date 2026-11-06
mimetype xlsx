--- v0 (2026-09-16)
+++ v1 (2026-11-06)
@@ -119,13592 +119,15860 @@
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C4">
         <v>6459585.8</v>
       </c>
       <c r="D4">
         <v>254</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C5">
-        <v>4648073.28</v>
+        <v>5672315.64</v>
       </c>
       <c r="D5">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C6">
-        <v>4466744.39</v>
+        <v>4648073.28</v>
       </c>
       <c r="D6">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C7">
-        <v>4463491.92</v>
+        <v>4466744.39</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C8">
-        <v>3834160.85</v>
+        <v>4463491.92</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C9">
-        <v>3384520.19</v>
+        <v>3834160.85</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C10">
-        <v>3330644.22</v>
+        <v>3384520.19</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C11">
-        <v>3040429.16</v>
+        <v>3339486.4</v>
       </c>
       <c r="D11">
-        <v>32</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C12">
-        <v>2911413.8</v>
+        <v>3330644.22</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C13">
-        <v>2747241.58</v>
+        <v>3040429.16</v>
       </c>
       <c r="D13">
-        <v>4</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C14">
-        <v>2524584.48</v>
+        <v>2911413.8</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C15">
-        <v>2479095.53</v>
+        <v>2847648.7</v>
       </c>
       <c r="D15">
-        <v>2</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C16">
-        <v>2320330.9</v>
+        <v>2747241.58</v>
       </c>
       <c r="D16">
-        <v>96</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C17">
-        <v>2160947.21</v>
+        <v>2535792.06</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C18">
-        <v>2120169.71</v>
+        <v>2524584.48</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C19">
-        <v>2120169.71</v>
+        <v>2479095.53</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C20">
-        <v>2087471.96</v>
+        <v>2320330.9</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C21">
-        <v>2072437.82</v>
+        <v>2160947.21</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C22">
-        <v>1865232.56</v>
+        <v>2147964.92</v>
       </c>
       <c r="D22">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C23">
-        <v>1854358.8</v>
+        <v>2120169.71</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C24">
-        <v>1768071.44</v>
+        <v>2087471.96</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C25">
-        <v>1607859.34</v>
+        <v>2072437.82</v>
       </c>
       <c r="D25">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C26">
-        <v>1543802.42</v>
+        <v>1969879.71</v>
       </c>
       <c r="D26">
-        <v>40</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C27">
-        <v>1516637.6</v>
+        <v>1865232.56</v>
       </c>
       <c r="D27">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C28">
-        <v>1423983.25</v>
+        <v>1854358.8</v>
       </c>
       <c r="D28">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C29">
-        <v>1423042.3</v>
+        <v>1768071.44</v>
       </c>
       <c r="D29">
-        <v>63</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C30">
-        <v>1394429.49</v>
+        <v>1607859.34</v>
       </c>
       <c r="D30">
-        <v>56</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C31">
-        <v>1391402.98</v>
+        <v>1573003.85</v>
       </c>
       <c r="D31">
-        <v>53</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C32">
-        <v>1377525.94</v>
+        <v>1543802.42</v>
       </c>
       <c r="D32">
-        <v>3</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C33">
-        <v>1329547.55</v>
+        <v>1516637.6</v>
       </c>
       <c r="D33">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C34">
-        <v>1327130.52</v>
+        <v>1423983.25</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C35">
-        <v>1239547.77</v>
+        <v>1423042.3</v>
       </c>
       <c r="D35">
-        <v>1</v>
+        <v>63</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C36">
-        <v>1239547.77</v>
+        <v>1422847.36</v>
       </c>
       <c r="D36">
         <v>1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C37">
-        <v>1239547.77</v>
+        <v>1394429.49</v>
       </c>
       <c r="D37">
-        <v>1</v>
+        <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C38">
-        <v>1199490.99</v>
+        <v>1391402.98</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C39">
-        <v>1196712.43</v>
+        <v>1377525.94</v>
       </c>
       <c r="D39">
-        <v>44</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C40">
-        <v>1188064.93</v>
+        <v>1329547.55</v>
       </c>
       <c r="D40">
-        <v>47</v>
+        <v>37</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C41">
-        <v>1172622.92</v>
+        <v>1327130.52</v>
       </c>
       <c r="D41">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C42">
-        <v>1152000.76</v>
+        <v>1244159.48</v>
       </c>
       <c r="D42">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C43">
-        <v>1146306</v>
+        <v>1239547.77</v>
       </c>
       <c r="D43">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C44">
-        <v>1146306</v>
+        <v>1239547.77</v>
       </c>
       <c r="D44">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C45">
-        <v>1146306</v>
+        <v>1239547.77</v>
       </c>
       <c r="D45">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C46">
-        <v>1137638.31</v>
+        <v>1204905.6</v>
       </c>
       <c r="D46">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C47">
-        <v>1084347.25</v>
+        <v>1199490.99</v>
       </c>
       <c r="D47">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C48">
-        <v>1074513.13</v>
+        <v>1196712.43</v>
       </c>
       <c r="D48">
-        <v>4</v>
+        <v>44</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C49">
-        <v>997138.45</v>
+        <v>1188064.93</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C50">
-        <v>981218.3</v>
+        <v>1172622.92</v>
       </c>
       <c r="D50">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C51">
-        <v>941223.04</v>
+        <v>1152000.76</v>
       </c>
       <c r="D51">
-        <v>33</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C52">
-        <v>879318.98</v>
+        <v>1146306</v>
       </c>
       <c r="D52">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C53">
-        <v>878215.52</v>
+        <v>1146306</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C54">
-        <v>876497.49</v>
+        <v>1137638.31</v>
       </c>
       <c r="D54">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C55">
-        <v>869847.71</v>
+        <v>1084347.25</v>
       </c>
       <c r="D55">
-        <v>33</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C56">
-        <v>840153.22</v>
+        <v>1074513.13</v>
       </c>
       <c r="D56">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C57">
-        <v>828259.93</v>
+        <v>997138.45</v>
       </c>
       <c r="D57">
-        <v>61</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C58">
-        <v>823531.13</v>
+        <v>981218.3</v>
       </c>
       <c r="D58">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C59">
-        <v>821360.15</v>
+        <v>941223.04</v>
       </c>
       <c r="D59">
-        <v>7</v>
+        <v>33</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C60">
-        <v>814114.77</v>
+        <v>895085.94</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C61">
-        <v>809594.15</v>
+        <v>879318.98</v>
       </c>
       <c r="D61">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C62">
-        <v>809333.66</v>
+        <v>878215.52</v>
       </c>
       <c r="D62">
-        <v>1</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C63">
-        <v>807941.76</v>
+        <v>876497.49</v>
       </c>
       <c r="D63">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C64">
-        <v>769892</v>
+        <v>869847.71</v>
       </c>
       <c r="D64">
-        <v>2</v>
+        <v>33</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C65">
-        <v>754924.71</v>
+        <v>860806.4</v>
       </c>
       <c r="D65">
-        <v>12</v>
+        <v>47</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C66">
-        <v>745298.35</v>
+        <v>857995.67</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C67">
-        <v>733324.65</v>
+        <v>846417.81</v>
       </c>
       <c r="D67">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C68">
-        <v>709376.58</v>
+        <v>840153.22</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C69">
-        <v>704866.7</v>
+        <v>828259.93</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>61</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C70">
-        <v>689611.39</v>
+        <v>827630.13</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>51</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C71">
-        <v>681380.2</v>
+        <v>823531.13</v>
       </c>
       <c r="D71">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C72">
-        <v>673854</v>
+        <v>821360.15</v>
       </c>
       <c r="D72">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C73">
-        <v>641021.61</v>
+        <v>814114.77</v>
       </c>
       <c r="D73">
-        <v>1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C74">
-        <v>639625.47</v>
+        <v>809594.15</v>
       </c>
       <c r="D74">
         <v>1</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C75">
-        <v>638215.12</v>
+        <v>809333.66</v>
       </c>
       <c r="D75">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C76">
-        <v>624923.79</v>
+        <v>807941.76</v>
       </c>
       <c r="D76">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C77">
-        <v>621923.57</v>
+        <v>805843.89</v>
       </c>
       <c r="D77">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C78">
-        <v>599212.95</v>
+        <v>788251.26</v>
       </c>
       <c r="D78">
-        <v>3</v>
+        <v>47</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C79">
-        <v>598887.11</v>
+        <v>769892</v>
       </c>
       <c r="D79">
         <v>2</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C80">
-        <v>591467</v>
+        <v>754924.71</v>
       </c>
       <c r="D80">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C81">
-        <v>584436.6</v>
+        <v>745298.35</v>
       </c>
       <c r="D81">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C82">
-        <v>576000.38</v>
+        <v>733324.65</v>
       </c>
       <c r="D82">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C83">
-        <v>576000.38</v>
+        <v>709376.58</v>
       </c>
       <c r="D83">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C84">
-        <v>552464.87</v>
+        <v>704866.7</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C85">
-        <v>545811.5</v>
+        <v>689611.39</v>
       </c>
       <c r="D85">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C86">
-        <v>544396.18</v>
+        <v>681380.2</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C87">
-        <v>538455.32</v>
+        <v>673854</v>
       </c>
       <c r="D87">
-        <v>37</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C88">
-        <v>532237.79</v>
+        <v>669462.97</v>
       </c>
       <c r="D88">
-        <v>44</v>
+        <v>61</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C89">
-        <v>532139.57</v>
+        <v>641021.61</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C90">
-        <v>531393.44</v>
+        <v>639625.47</v>
       </c>
       <c r="D90">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C91">
-        <v>518969.06</v>
+        <v>638215.12</v>
       </c>
       <c r="D91">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C92">
-        <v>518969.06</v>
+        <v>624923.79</v>
       </c>
       <c r="D92">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C93">
-        <v>513166.65</v>
+        <v>621923.57</v>
       </c>
       <c r="D93">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C94">
-        <v>510335.72</v>
+        <v>608476.01</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C95">
-        <v>496555.13</v>
+        <v>599212.95</v>
       </c>
       <c r="D95">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C96">
-        <v>496555.13</v>
+        <v>598887.11</v>
       </c>
       <c r="D96">
         <v>2</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C97">
-        <v>478906.59</v>
+        <v>591467</v>
       </c>
       <c r="D97">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C98">
-        <v>473782.59</v>
+        <v>584436.6</v>
       </c>
       <c r="D98">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C99">
-        <v>471037</v>
+        <v>576000.38</v>
       </c>
       <c r="D99">
         <v>1</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C100">
-        <v>457884.96</v>
+        <v>576000.38</v>
       </c>
       <c r="D100">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C101">
-        <v>456411.04</v>
+        <v>576000.38</v>
       </c>
       <c r="D101">
         <v>1</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C102">
-        <v>450304.04</v>
+        <v>552464.87</v>
       </c>
       <c r="D102">
-        <v>1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C103">
-        <v>436995.78</v>
+        <v>545811.5</v>
       </c>
       <c r="D103">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C104">
-        <v>435522.02</v>
+        <v>544396.18</v>
       </c>
       <c r="D104">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C105">
-        <v>435522.02</v>
+        <v>538455.32</v>
       </c>
       <c r="D105">
-        <v>1</v>
+        <v>37</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C106">
-        <v>433237.2</v>
+        <v>532237.79</v>
       </c>
       <c r="D106">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C107">
-        <v>429270.01</v>
+        <v>532139.57</v>
       </c>
       <c r="D107">
-        <v>1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C108">
-        <v>429270.01</v>
+        <v>531393.44</v>
       </c>
       <c r="D108">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C109">
-        <v>428709.93</v>
+        <v>518969.06</v>
       </c>
       <c r="D109">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C110">
-        <v>425841.1</v>
+        <v>518969.06</v>
       </c>
       <c r="D110">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C111">
-        <v>420377.36</v>
+        <v>513166.65</v>
       </c>
       <c r="D111">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C112">
-        <v>414857.95</v>
+        <v>510335.72</v>
       </c>
       <c r="D112">
-        <v>2</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C113">
-        <v>408316.3</v>
+        <v>496555.13</v>
       </c>
       <c r="D113">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C114">
-        <v>406939.52</v>
+        <v>478906.59</v>
       </c>
       <c r="D114">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C115">
-        <v>406553.64</v>
+        <v>473782.59</v>
       </c>
       <c r="D115">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C116">
-        <v>404304.6</v>
+        <v>471037</v>
       </c>
       <c r="D116">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C117">
-        <v>397005.46</v>
+        <v>457884.96</v>
       </c>
       <c r="D117">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C118">
-        <v>385303.21</v>
+        <v>456411.04</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>1</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C119">
-        <v>383094.86</v>
+        <v>452160</v>
       </c>
       <c r="D119">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C120">
-        <v>382102</v>
+        <v>450304.04</v>
       </c>
       <c r="D120">
         <v>1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C121">
-        <v>382102</v>
+        <v>449206.16</v>
       </c>
       <c r="D121">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C122">
-        <v>380465</v>
+        <v>441301.5</v>
       </c>
       <c r="D122">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C123">
-        <v>380233.71</v>
+        <v>436995.78</v>
       </c>
       <c r="D123">
         <v>1</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C124">
-        <v>380233.71</v>
+        <v>435522.02</v>
       </c>
       <c r="D124">
         <v>1</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C125">
-        <v>380233.71</v>
+        <v>435522.02</v>
       </c>
       <c r="D125">
         <v>1</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C126">
-        <v>380233.71</v>
+        <v>433237.2</v>
       </c>
       <c r="D126">
-        <v>1</v>
+        <v>38</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C127">
-        <v>380233.71</v>
+        <v>429270.01</v>
       </c>
       <c r="D127">
         <v>1</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C128">
-        <v>380233.71</v>
+        <v>429199</v>
       </c>
       <c r="D128">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C129">
-        <v>379072.59</v>
+        <v>428709.93</v>
       </c>
       <c r="D129">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C130">
-        <v>377074.64</v>
+        <v>425841.1</v>
       </c>
       <c r="D130">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C131">
-        <v>365903.44</v>
+        <v>420820.88</v>
       </c>
       <c r="D131">
         <v>1</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C132">
-        <v>363315.13</v>
+        <v>420377.36</v>
       </c>
       <c r="D132">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C133">
-        <v>363315.13</v>
+        <v>414857.95</v>
       </c>
       <c r="D133">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C134">
-        <v>358493.03</v>
+        <v>408316.3</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>8</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C135">
-        <v>355179.14</v>
+        <v>406939.52</v>
       </c>
       <c r="D135">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C136">
-        <v>353758.67</v>
+        <v>406553.64</v>
       </c>
       <c r="D136">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C137">
-        <v>350922.71</v>
+        <v>404304.6</v>
       </c>
       <c r="D137">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C138">
-        <v>349552.38</v>
+        <v>403746</v>
       </c>
       <c r="D138">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C139">
-        <v>347176</v>
+        <v>397005.46</v>
       </c>
       <c r="D139">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C140">
-        <v>345738.39</v>
+        <v>385303.21</v>
       </c>
       <c r="D140">
-        <v>4</v>
+        <v>22</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C141">
-        <v>342000</v>
+        <v>383094.86</v>
       </c>
       <c r="D141">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C142">
-        <v>333979.99</v>
+        <v>382102</v>
       </c>
       <c r="D142">
         <v>1</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C143">
-        <v>332950.19</v>
+        <v>382102</v>
       </c>
       <c r="D143">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C144">
-        <v>332731.85</v>
+        <v>382102</v>
       </c>
       <c r="D144">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C145">
-        <v>329218.33</v>
+        <v>380465</v>
       </c>
       <c r="D145">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C146">
-        <v>318820.39</v>
+        <v>380233.71</v>
       </c>
       <c r="D146">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C147">
-        <v>318350.85</v>
+        <v>380233.71</v>
       </c>
       <c r="D147">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C148">
-        <v>318213.96</v>
+        <v>380233.71</v>
       </c>
       <c r="D148">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C149">
-        <v>317563.56</v>
+        <v>380233.71</v>
       </c>
       <c r="D149">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C150">
-        <v>314093.77</v>
+        <v>380233.71</v>
       </c>
       <c r="D150">
-        <v>36</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C151">
-        <v>310340</v>
+        <v>380233.71</v>
       </c>
       <c r="D151">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C152">
-        <v>307479.31</v>
+        <v>380233.71</v>
       </c>
       <c r="D152">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C153">
-        <v>302123.33</v>
+        <v>379072.59</v>
       </c>
       <c r="D153">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C154">
-        <v>298135.93</v>
+        <v>377074.64</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C155">
-        <v>292165.83</v>
+        <v>365903.44</v>
       </c>
       <c r="D155">
         <v>1</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C156">
-        <v>288908.59</v>
+        <v>363315.13</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C157">
-        <v>287914</v>
+        <v>359283.27</v>
       </c>
       <c r="D157">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C158">
-        <v>283596.12</v>
+        <v>358493.03</v>
       </c>
       <c r="D158">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C159">
-        <v>282985</v>
+        <v>355179.14</v>
       </c>
       <c r="D159">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C160">
-        <v>282389.27</v>
+        <v>355053.43</v>
       </c>
       <c r="D160">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C161">
-        <v>278885</v>
+        <v>353758.67</v>
       </c>
       <c r="D161">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C162">
-        <v>278142.62</v>
+        <v>350922.71</v>
       </c>
       <c r="D162">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C163">
-        <v>277922.52</v>
+        <v>349552.38</v>
       </c>
       <c r="D163">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C164">
-        <v>275938.66</v>
+        <v>347176</v>
       </c>
       <c r="D164">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C165">
-        <v>270422.06</v>
+        <v>345738.39</v>
       </c>
       <c r="D165">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C166">
-        <v>267074.11</v>
+        <v>342000</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C167">
-        <v>267074.11</v>
+        <v>337742.02</v>
       </c>
       <c r="D167">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C168">
-        <v>261245.79</v>
+        <v>333979.99</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C169">
-        <v>258502.32</v>
+        <v>332950.19</v>
       </c>
       <c r="D169">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C170">
-        <v>253181.74</v>
+        <v>332731.85</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C171">
-        <v>250883.75</v>
+        <v>329218.33</v>
       </c>
       <c r="D171">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C172">
-        <v>250883.75</v>
+        <v>318820.39</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C173">
-        <v>249226.21</v>
+        <v>318350.85</v>
       </c>
       <c r="D173">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C174">
-        <v>241430.82</v>
+        <v>318213.96</v>
       </c>
       <c r="D174">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C175">
-        <v>239833.28</v>
+        <v>317563.56</v>
       </c>
       <c r="D175">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C176">
-        <v>239833.28</v>
+        <v>314093.77</v>
       </c>
       <c r="D176">
-        <v>5</v>
+        <v>36</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C177">
-        <v>237738</v>
+        <v>310340</v>
       </c>
       <c r="D177">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C178">
-        <v>234950.2</v>
+        <v>307479.31</v>
       </c>
       <c r="D178">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C179">
-        <v>231782.47</v>
+        <v>302123.33</v>
       </c>
       <c r="D179">
-        <v>29</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C180">
-        <v>230802.87</v>
+        <v>298135.93</v>
       </c>
       <c r="D180">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C181">
-        <v>227006.54</v>
+        <v>292165.83</v>
       </c>
       <c r="D181">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C182">
-        <v>223147.12</v>
+        <v>292165.83</v>
       </c>
       <c r="D182">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C183">
-        <v>222396.11</v>
+        <v>288908.59</v>
       </c>
       <c r="D183">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C184">
-        <v>220054.79</v>
+        <v>287914</v>
       </c>
       <c r="D184">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C185">
-        <v>219212.42</v>
+        <v>283596.12</v>
       </c>
       <c r="D185">
         <v>1</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C186">
-        <v>219208</v>
+        <v>283177.03</v>
       </c>
       <c r="D186">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C187">
-        <v>219091.52</v>
+        <v>282985</v>
       </c>
       <c r="D187">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C188">
-        <v>216636.32</v>
+        <v>282389.27</v>
       </c>
       <c r="D188">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C189">
-        <v>214018.72</v>
+        <v>278885</v>
       </c>
       <c r="D189">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C190">
-        <v>214000</v>
+        <v>278142.62</v>
       </c>
       <c r="D190">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C191">
-        <v>214000</v>
+        <v>277922.52</v>
       </c>
       <c r="D191">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C192">
-        <v>210000</v>
+        <v>275938.66</v>
       </c>
       <c r="D192">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C193">
-        <v>207948</v>
+        <v>270422.06</v>
       </c>
       <c r="D193">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C194">
-        <v>204162.25</v>
+        <v>267074.11</v>
       </c>
       <c r="D194">
-        <v>4</v>
+        <v>24</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C195">
-        <v>202785.08</v>
+        <v>261245.79</v>
       </c>
       <c r="D195">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C196">
-        <v>202152.3</v>
+        <v>258502.32</v>
       </c>
       <c r="D196">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C197">
-        <v>202152.3</v>
+        <v>253181.74</v>
       </c>
       <c r="D197">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C198">
-        <v>202152.3</v>
+        <v>250883.75</v>
       </c>
       <c r="D198">
-        <v>1</v>
+        <v>19</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C199">
-        <v>202152.3</v>
+        <v>249226.21</v>
       </c>
       <c r="D199">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C200">
-        <v>202152.3</v>
+        <v>241430.82</v>
       </c>
       <c r="D200">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C201">
-        <v>201487.57</v>
+        <v>239833.28</v>
       </c>
       <c r="D201">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C202">
-        <v>196000</v>
+        <v>237738</v>
       </c>
       <c r="D202">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C203">
-        <v>194238.35</v>
+        <v>234950.2</v>
       </c>
       <c r="D203">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C204">
-        <v>192924.61</v>
+        <v>231782.47</v>
       </c>
       <c r="D204">
-        <v>2</v>
+        <v>29</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C205">
-        <v>192917.88</v>
+        <v>230802.87</v>
       </c>
       <c r="D205">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C206">
-        <v>187757.58</v>
+        <v>227006.54</v>
       </c>
       <c r="D206">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C207">
-        <v>187423.23</v>
+        <v>223147.12</v>
       </c>
       <c r="D207">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C208">
-        <v>182500</v>
+        <v>222782.24</v>
       </c>
       <c r="D208">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C209">
-        <v>179486.7</v>
+        <v>222396.11</v>
       </c>
       <c r="D209">
-        <v>3</v>
+        <v>43</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C210">
-        <v>178902.44</v>
+        <v>220054.79</v>
       </c>
       <c r="D210">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C211">
-        <v>178648.98</v>
+        <v>219212.42</v>
       </c>
       <c r="D211">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C212">
-        <v>177974.09</v>
+        <v>219208</v>
       </c>
       <c r="D212">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C213">
-        <v>177736.14</v>
+        <v>219091.52</v>
       </c>
       <c r="D213">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C214">
-        <v>177072</v>
+        <v>216636.32</v>
       </c>
       <c r="D214">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C215">
-        <v>176918.3</v>
+        <v>214018.72</v>
       </c>
       <c r="D215">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C216">
-        <v>175538.16</v>
+        <v>214000</v>
       </c>
       <c r="D216">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C217">
-        <v>172049.98</v>
+        <v>210000</v>
       </c>
       <c r="D217">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C218">
-        <v>170948.19</v>
+        <v>207948</v>
       </c>
       <c r="D218">
-        <v>18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C219">
-        <v>168328.48</v>
+        <v>207720.24</v>
       </c>
       <c r="D219">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C220">
-        <v>167739.09</v>
+        <v>206856.68</v>
       </c>
       <c r="D220">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C221">
-        <v>166134.02</v>
+        <v>204162.25</v>
       </c>
       <c r="D221">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C222">
-        <v>165540.48</v>
+        <v>203716.89</v>
       </c>
       <c r="D222">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C223">
-        <v>165338.85</v>
+        <v>202785.08</v>
       </c>
       <c r="D223">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C224">
-        <v>164112.32</v>
+        <v>202152.3</v>
       </c>
       <c r="D224">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C225">
-        <v>162852.81</v>
+        <v>202152.3</v>
       </c>
       <c r="D225">
         <v>1</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C226">
-        <v>161721.84</v>
+        <v>202152.3</v>
       </c>
       <c r="D226">
         <v>1</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C227">
-        <v>161721.84</v>
+        <v>202152.3</v>
       </c>
       <c r="D227">
         <v>1</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C228">
-        <v>161721.84</v>
+        <v>202152.3</v>
       </c>
       <c r="D228">
         <v>1</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C229">
-        <v>161721.84</v>
+        <v>202152.3</v>
       </c>
       <c r="D229">
         <v>1</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C230">
-        <v>160406</v>
+        <v>201487.57</v>
       </c>
       <c r="D230">
         <v>3</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C231">
-        <v>156505.47</v>
+        <v>196438.54</v>
       </c>
       <c r="D231">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C232">
-        <v>155758.81</v>
+        <v>196000</v>
       </c>
       <c r="D232">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C233">
-        <v>153655.09</v>
+        <v>194238.35</v>
       </c>
       <c r="D233">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C234">
-        <v>151411.26</v>
+        <v>192924.61</v>
       </c>
       <c r="D234">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C235">
-        <v>150731</v>
+        <v>192917.88</v>
       </c>
       <c r="D235">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C236">
-        <v>148411.26</v>
+        <v>188450</v>
       </c>
       <c r="D236">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C237">
-        <v>147000</v>
+        <v>187757.58</v>
       </c>
       <c r="D237">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C238">
-        <v>146235.76</v>
+        <v>187423.23</v>
       </c>
       <c r="D238">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C239">
-        <v>145130.96</v>
+        <v>182500</v>
       </c>
       <c r="D239">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C240">
-        <v>143660.1</v>
+        <v>179486.7</v>
       </c>
       <c r="D240">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C241">
-        <v>142030.67</v>
+        <v>178902.44</v>
       </c>
       <c r="D241">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C242">
-        <v>141746.66</v>
+        <v>178648.98</v>
       </c>
       <c r="D242">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C243">
-        <v>141180</v>
+        <v>177974.09</v>
       </c>
       <c r="D243">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C244">
-        <v>141180</v>
+        <v>177736.14</v>
       </c>
       <c r="D244">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C245">
-        <v>139917.72</v>
+        <v>177072</v>
       </c>
       <c r="D245">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C246">
-        <v>137464.19</v>
+        <v>176962.72</v>
       </c>
       <c r="D246">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C247">
-        <v>137064.82</v>
+        <v>176918.3</v>
       </c>
       <c r="D247">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C248">
-        <v>136650</v>
+        <v>175538.16</v>
       </c>
       <c r="D248">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C249">
-        <v>136602.41</v>
+        <v>172049.98</v>
       </c>
       <c r="D249">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C250">
-        <v>135639.49</v>
+        <v>170948.19</v>
       </c>
       <c r="D250">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C251">
-        <v>133475</v>
+        <v>168328.48</v>
       </c>
       <c r="D251">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C252">
-        <v>132547.57</v>
+        <v>167739.09</v>
       </c>
       <c r="D252">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C253">
-        <v>132547.57</v>
+        <v>166134.02</v>
       </c>
       <c r="D253">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C254">
-        <v>128050</v>
+        <v>165540.48</v>
       </c>
       <c r="D254">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C255">
-        <v>126541.59</v>
+        <v>165338.85</v>
       </c>
       <c r="D255">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C256">
-        <v>126000</v>
+        <v>165069.1</v>
       </c>
       <c r="D256">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C257">
-        <v>125658.72</v>
+        <v>164112.32</v>
       </c>
       <c r="D257">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C258">
-        <v>125278.49</v>
+        <v>162852.81</v>
       </c>
       <c r="D258">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C259">
-        <v>124301.19</v>
+        <v>161721.84</v>
       </c>
       <c r="D259">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C260">
-        <v>122500</v>
+        <v>161721.84</v>
       </c>
       <c r="D260">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C261">
-        <v>120973.6</v>
+        <v>161721.84</v>
       </c>
       <c r="D261">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C262">
-        <v>120325</v>
+        <v>161721.84</v>
       </c>
       <c r="D262">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C263">
-        <v>119990.4</v>
+        <v>161721.84</v>
       </c>
       <c r="D263">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C264">
-        <v>119964.21</v>
+        <v>161227.31</v>
       </c>
       <c r="D264">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C265">
-        <v>119731.32</v>
+        <v>161200</v>
       </c>
       <c r="D265">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C266">
-        <v>117358.16</v>
+        <v>160406</v>
       </c>
       <c r="D266">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C267">
-        <v>117252</v>
+        <v>156505.47</v>
       </c>
       <c r="D267">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C268">
-        <v>116445</v>
+        <v>155758.81</v>
       </c>
       <c r="D268">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C269">
-        <v>116137.32</v>
+        <v>154278.24</v>
       </c>
       <c r="D269">
         <v>2</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C270">
-        <v>116137.32</v>
+        <v>153655.09</v>
       </c>
       <c r="D270">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C271">
-        <v>116000</v>
+        <v>151411.26</v>
       </c>
       <c r="D271">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C272">
-        <v>113570.22</v>
+        <v>150731</v>
       </c>
       <c r="D272">
-        <v>22</v>
+        <v>3</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C273">
-        <v>112290.12</v>
+        <v>150198.21</v>
       </c>
       <c r="D273">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C274">
-        <v>111321.73</v>
+        <v>148411.26</v>
       </c>
       <c r="D274">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C275">
-        <v>109575</v>
+        <v>147000</v>
       </c>
       <c r="D275">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C276">
-        <v>107647.22</v>
+        <v>146235.76</v>
       </c>
       <c r="D276">
-        <v>25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C277">
-        <v>107029.98</v>
+        <v>145130.96</v>
       </c>
       <c r="D277">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C278">
-        <v>107016.55</v>
+        <v>144471.46</v>
       </c>
       <c r="D278">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C279">
-        <v>106665.31</v>
+        <v>143660.1</v>
       </c>
       <c r="D279">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C280">
-        <v>103400</v>
+        <v>142030.67</v>
       </c>
       <c r="D280">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C281">
-        <v>103203.33</v>
+        <v>141746.66</v>
       </c>
       <c r="D281">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C282">
-        <v>101990.9</v>
+        <v>141180</v>
       </c>
       <c r="D282">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C283">
-        <v>100581.9</v>
+        <v>139917.72</v>
       </c>
       <c r="D283">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C284">
-        <v>99577.5</v>
+        <v>137464.19</v>
       </c>
       <c r="D284">
         <v>1</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C285">
-        <v>99577.5</v>
+        <v>137064.82</v>
       </c>
       <c r="D285">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C286">
-        <v>99501.5</v>
+        <v>136650</v>
       </c>
       <c r="D286">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C287">
-        <v>99501.5</v>
+        <v>136602.41</v>
       </c>
       <c r="D287">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C288">
-        <v>99136</v>
+        <v>135639.49</v>
       </c>
       <c r="D288">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C289">
-        <v>98958.33</v>
+        <v>133475</v>
       </c>
       <c r="D289">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C290">
-        <v>97780.65</v>
+        <v>132547.57</v>
       </c>
       <c r="D290">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C291">
-        <v>97026.56</v>
+        <v>128050</v>
       </c>
       <c r="D291">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C292">
-        <v>97025.94</v>
+        <v>126541.59</v>
       </c>
       <c r="D292">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C293">
-        <v>96300</v>
+        <v>126000</v>
       </c>
       <c r="D293">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C294">
-        <v>96161.86</v>
+        <v>125658.72</v>
       </c>
       <c r="D294">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C295">
-        <v>95857.08</v>
+        <v>125278.49</v>
       </c>
       <c r="D295">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C296">
-        <v>95801.67</v>
+        <v>124440</v>
       </c>
       <c r="D296">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C297">
-        <v>93330</v>
+        <v>124301.19</v>
       </c>
       <c r="D297">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C298">
-        <v>93260.96</v>
+        <v>122500</v>
       </c>
       <c r="D298">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C299">
-        <v>93200</v>
+        <v>120973.6</v>
       </c>
       <c r="D299">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C300">
-        <v>92696.46</v>
+        <v>120325</v>
       </c>
       <c r="D300">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C301">
-        <v>91726.11</v>
+        <v>119990.4</v>
       </c>
       <c r="D301">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C302">
-        <v>91309.16</v>
+        <v>119964.21</v>
       </c>
       <c r="D302">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C303">
-        <v>90478.4</v>
+        <v>119731.32</v>
       </c>
       <c r="D303">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C304">
-        <v>88967.8</v>
+        <v>119107.8</v>
       </c>
       <c r="D304">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C305">
-        <v>88822</v>
+        <v>118850.36</v>
       </c>
       <c r="D305">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C306">
-        <v>88549.18</v>
+        <v>117358.16</v>
       </c>
       <c r="D306">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C307">
-        <v>88549.18</v>
+        <v>117252</v>
       </c>
       <c r="D307">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C308">
-        <v>88549.18</v>
+        <v>116445</v>
       </c>
       <c r="D308">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C309">
-        <v>88549.18</v>
+        <v>116137.32</v>
       </c>
       <c r="D309">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C310">
-        <v>87804.4</v>
+        <v>116017</v>
       </c>
       <c r="D310">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C311">
-        <v>87422.61</v>
+        <v>116000</v>
       </c>
       <c r="D311">
         <v>1</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C312">
-        <v>87000</v>
+        <v>113570.22</v>
       </c>
       <c r="D312">
-        <v>3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C313">
-        <v>86044.81</v>
+        <v>113481.37</v>
       </c>
       <c r="D313">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C314">
-        <v>85992.63</v>
+        <v>112368.32</v>
       </c>
       <c r="D314">
         <v>6</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C315">
-        <v>85286.56</v>
+        <v>112290.12</v>
       </c>
       <c r="D315">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C316">
-        <v>85006.7</v>
+        <v>111321.73</v>
       </c>
       <c r="D316">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C317">
-        <v>84965.48</v>
+        <v>109575</v>
       </c>
       <c r="D317">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C318">
-        <v>84000</v>
+        <v>107975.45</v>
       </c>
       <c r="D318">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C319">
-        <v>84000</v>
+        <v>107647.22</v>
       </c>
       <c r="D319">
-        <v>2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C320">
-        <v>81794.83</v>
+        <v>107029.98</v>
       </c>
       <c r="D320">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C321">
-        <v>81794.83</v>
+        <v>107016.55</v>
       </c>
       <c r="D321">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C322">
-        <v>81794.83</v>
+        <v>106665.31</v>
       </c>
       <c r="D322">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C323">
-        <v>81794.83</v>
+        <v>104003.12</v>
       </c>
       <c r="D323">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C324">
-        <v>81794.83</v>
+        <v>103400</v>
       </c>
       <c r="D324">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C325">
-        <v>81794.83</v>
+        <v>103203.33</v>
       </c>
       <c r="D325">
         <v>2</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C326">
-        <v>81000</v>
+        <v>101990.9</v>
       </c>
       <c r="D326">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C327">
-        <v>80773.16</v>
+        <v>101910.09</v>
       </c>
       <c r="D327">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C328">
-        <v>80649.48</v>
+        <v>101715.34</v>
       </c>
       <c r="D328">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C329">
-        <v>80210.54</v>
+        <v>100581.9</v>
       </c>
       <c r="D329">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C330">
-        <v>79818.17</v>
+        <v>99577.5</v>
       </c>
       <c r="D330">
         <v>1</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C331">
-        <v>79818.17</v>
+        <v>99501.5</v>
       </c>
       <c r="D331">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C332">
-        <v>79200</v>
+        <v>99136</v>
       </c>
       <c r="D332">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C333">
-        <v>79087.31</v>
+        <v>98958.33</v>
       </c>
       <c r="D333">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C334">
-        <v>78046</v>
+        <v>97780.65</v>
       </c>
       <c r="D334">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C335">
-        <v>77937.05</v>
+        <v>97026.56</v>
       </c>
       <c r="D335">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C336">
-        <v>77861.2</v>
+        <v>97025.94</v>
       </c>
       <c r="D336">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C337">
-        <v>76654.35</v>
+        <v>96300</v>
       </c>
       <c r="D337">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C338">
-        <v>76550</v>
+        <v>96161.86</v>
       </c>
       <c r="D338">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C339">
-        <v>75496.38</v>
+        <v>95857.08</v>
       </c>
       <c r="D339">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C340">
-        <v>74699.73</v>
+        <v>95801.67</v>
       </c>
       <c r="D340">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C341">
-        <v>74663.38</v>
+        <v>93330</v>
       </c>
       <c r="D341">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C342">
-        <v>74663.38</v>
+        <v>93260.96</v>
       </c>
       <c r="D342">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C343">
-        <v>74205.63</v>
+        <v>93200</v>
       </c>
       <c r="D343">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C344">
-        <v>73320</v>
+        <v>92696.46</v>
       </c>
       <c r="D344">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C345">
-        <v>73176.48</v>
+        <v>92613.04</v>
       </c>
       <c r="D345">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C346">
-        <v>72565.48</v>
+        <v>91726.11</v>
       </c>
       <c r="D346">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C347">
-        <v>72259.3</v>
+        <v>91309.16</v>
       </c>
       <c r="D347">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C348">
-        <v>72250.6</v>
+        <v>90478.4</v>
       </c>
       <c r="D348">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C349">
-        <v>71240</v>
+        <v>88967.8</v>
       </c>
       <c r="D349">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C350">
-        <v>70800</v>
+        <v>88822</v>
       </c>
       <c r="D350">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C351">
-        <v>70782.4</v>
+        <v>88549.18</v>
       </c>
       <c r="D351">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C352">
-        <v>70155.5</v>
+        <v>88549.18</v>
       </c>
       <c r="D352">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C353">
-        <v>70140</v>
+        <v>88549.18</v>
       </c>
       <c r="D353">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C354">
-        <v>69339.92</v>
+        <v>87804.4</v>
       </c>
       <c r="D354">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C355">
-        <v>69120</v>
+        <v>87422.61</v>
       </c>
       <c r="D355">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C356">
-        <v>69054.55</v>
+        <v>87000</v>
       </c>
       <c r="D356">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C357">
-        <v>67975.5</v>
+        <v>86044.81</v>
       </c>
       <c r="D357">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C358">
-        <v>67838.7</v>
+        <v>85992.63</v>
       </c>
       <c r="D358">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C359">
-        <v>67356</v>
+        <v>85286.56</v>
       </c>
       <c r="D359">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C360">
-        <v>67356</v>
+        <v>85006.7</v>
       </c>
       <c r="D360">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C361">
-        <v>66319.2</v>
+        <v>84965.48</v>
       </c>
       <c r="D361">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C362">
-        <v>66275.47</v>
+        <v>84000</v>
       </c>
       <c r="D362">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C363">
-        <v>65826.94</v>
+        <v>84000</v>
       </c>
       <c r="D363">
         <v>3</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C364">
-        <v>65130</v>
+        <v>81794.83</v>
       </c>
       <c r="D364">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C365">
-        <v>65000</v>
+        <v>81794.83</v>
       </c>
       <c r="D365">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C366">
-        <v>63961.65</v>
+        <v>81794.83</v>
       </c>
       <c r="D366">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C367">
-        <v>63445.57</v>
+        <v>81794.83</v>
       </c>
       <c r="D367">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C368">
-        <v>60991.47</v>
+        <v>81794.83</v>
       </c>
       <c r="D368">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C369">
-        <v>60681.56</v>
+        <v>81794.83</v>
       </c>
       <c r="D369">
-        <v>64</v>
+        <v>2</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C370">
-        <v>60480</v>
+        <v>81794.83</v>
       </c>
       <c r="D370">
         <v>2</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C371">
-        <v>60480</v>
+        <v>81000</v>
       </c>
       <c r="D371">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C372">
-        <v>60000</v>
+        <v>80773.16</v>
       </c>
       <c r="D372">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C373">
-        <v>59625</v>
+        <v>80649.48</v>
       </c>
       <c r="D373">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C374">
-        <v>59200</v>
+        <v>80210.54</v>
       </c>
       <c r="D374">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C375">
-        <v>58996.71</v>
+        <v>79818.17</v>
       </c>
       <c r="D375">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C376">
-        <v>58229.84</v>
+        <v>79818.17</v>
       </c>
       <c r="D376">
         <v>1</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C377">
-        <v>58122.4</v>
+        <v>79200</v>
       </c>
       <c r="D377">
         <v>2</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C378">
-        <v>57395.88</v>
+        <v>79087.31</v>
       </c>
       <c r="D378">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C379">
-        <v>57395.83</v>
+        <v>78827.8</v>
       </c>
       <c r="D379">
         <v>1</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C380">
-        <v>57395.82</v>
+        <v>78046</v>
       </c>
       <c r="D380">
         <v>2</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C381">
-        <v>57285.3</v>
+        <v>77937.05</v>
       </c>
       <c r="D381">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C382">
-        <v>56518.46</v>
+        <v>77861.2</v>
       </c>
       <c r="D382">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C383">
-        <v>55536</v>
+        <v>76654.35</v>
       </c>
       <c r="D383">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C384">
-        <v>55509.16</v>
+        <v>76550</v>
       </c>
       <c r="D384">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C385">
-        <v>55440</v>
+        <v>75496.38</v>
       </c>
       <c r="D385">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C386">
-        <v>54125</v>
+        <v>74699.73</v>
       </c>
       <c r="D386">
         <v>2</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C387">
-        <v>54000</v>
+        <v>74663.38</v>
       </c>
       <c r="D387">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C388">
-        <v>53675.25</v>
+        <v>74595.82</v>
       </c>
       <c r="D388">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C389">
-        <v>53430</v>
+        <v>74205.63</v>
       </c>
       <c r="D389">
         <v>2</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C390">
-        <v>53274.63</v>
+        <v>73370.9</v>
       </c>
       <c r="D390">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C391">
-        <v>53219.86</v>
+        <v>73320</v>
       </c>
       <c r="D391">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C392">
-        <v>52803</v>
+        <v>73176.48</v>
       </c>
       <c r="D392">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C393">
-        <v>51942.82</v>
+        <v>73009.68</v>
       </c>
       <c r="D393">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C394">
-        <v>51942.82</v>
+        <v>72565.48</v>
       </c>
       <c r="D394">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C395">
-        <v>50509.02</v>
+        <v>72400</v>
       </c>
       <c r="D395">
         <v>1</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C396">
-        <v>50191.2</v>
+        <v>72259.3</v>
       </c>
       <c r="D396">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C397">
-        <v>49787.5</v>
+        <v>72250.6</v>
       </c>
       <c r="D397">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C398">
-        <v>48923.09</v>
+        <v>71240</v>
       </c>
       <c r="D398">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C399">
-        <v>48199.54</v>
+        <v>70800</v>
       </c>
       <c r="D399">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C400">
-        <v>47699.4</v>
+        <v>70782.4</v>
       </c>
       <c r="D400">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C401">
-        <v>47458.92</v>
+        <v>70155.5</v>
       </c>
       <c r="D401">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C402">
-        <v>47203.79</v>
+        <v>70140</v>
       </c>
       <c r="D402">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C403">
-        <v>46639.04</v>
+        <v>69339.92</v>
       </c>
       <c r="D403">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C404">
-        <v>45646.67</v>
+        <v>69120</v>
       </c>
       <c r="D404">
         <v>3</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C405">
-        <v>44160</v>
+        <v>69054.55</v>
       </c>
       <c r="D405">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C406">
-        <v>44100</v>
+        <v>67975.5</v>
       </c>
       <c r="D406">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C407">
-        <v>43200</v>
+        <v>67838.7</v>
       </c>
       <c r="D407">
         <v>3</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C408">
-        <v>43135</v>
+        <v>67356</v>
       </c>
       <c r="D408">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C409">
-        <v>43000</v>
+        <v>67356</v>
       </c>
       <c r="D409">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C410">
-        <v>42937.5</v>
+        <v>66319.2</v>
       </c>
       <c r="D410">
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C411">
-        <v>42759.38</v>
+        <v>66275.47</v>
       </c>
       <c r="D411">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C412">
-        <v>42500</v>
+        <v>65826.94</v>
       </c>
       <c r="D412">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C413">
-        <v>42000</v>
+        <v>65130</v>
       </c>
       <c r="D413">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C414">
-        <v>41775</v>
+        <v>65000</v>
       </c>
       <c r="D414">
         <v>1</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C415">
-        <v>41562.28</v>
+        <v>63961.65</v>
       </c>
       <c r="D415">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C416">
-        <v>40200</v>
+        <v>63445.57</v>
       </c>
       <c r="D416">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C417">
-        <v>40015.26</v>
+        <v>60991.47</v>
       </c>
       <c r="D417">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C418">
-        <v>39983.5</v>
+        <v>60681.56</v>
       </c>
       <c r="D418">
-        <v>6</v>
+        <v>64</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C419">
-        <v>39813.52</v>
+        <v>60480</v>
       </c>
       <c r="D419">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C420">
-        <v>39600</v>
+        <v>60000</v>
       </c>
       <c r="D420">
         <v>1</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C421">
-        <v>39400</v>
+        <v>59625</v>
       </c>
       <c r="D421">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C422">
-        <v>38744.5</v>
+        <v>59200</v>
       </c>
       <c r="D422">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C423">
-        <v>38658.45</v>
+        <v>58996.71</v>
       </c>
       <c r="D423">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C424">
-        <v>38520</v>
+        <v>58509.05</v>
       </c>
       <c r="D424">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C425">
-        <v>38459.14</v>
+        <v>58229.84</v>
       </c>
       <c r="D425">
         <v>1</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C426">
-        <v>38244.4</v>
+        <v>58122.4</v>
       </c>
       <c r="D426">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C427">
-        <v>38195.56</v>
+        <v>57568.34</v>
       </c>
       <c r="D427">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C428">
-        <v>38165.45</v>
+        <v>57395.88</v>
       </c>
       <c r="D428">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C429">
-        <v>37635.19</v>
+        <v>57395.83</v>
       </c>
       <c r="D429">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C430">
-        <v>37586.7</v>
+        <v>57395.82</v>
       </c>
       <c r="D430">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C431">
-        <v>36983.86</v>
+        <v>57285.3</v>
       </c>
       <c r="D431">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C432">
-        <v>36895.2</v>
+        <v>56800</v>
       </c>
       <c r="D432">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C433">
-        <v>36736</v>
+        <v>56518.46</v>
       </c>
       <c r="D433">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C434">
-        <v>36404</v>
+        <v>55536</v>
       </c>
       <c r="D434">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C435">
-        <v>34911</v>
+        <v>55509.16</v>
       </c>
       <c r="D435">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C436">
-        <v>34568.01</v>
+        <v>55440</v>
       </c>
       <c r="D436">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C437">
-        <v>34540</v>
+        <v>54125</v>
       </c>
       <c r="D437">
         <v>2</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C438">
-        <v>34532.04</v>
+        <v>54000</v>
       </c>
       <c r="D438">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C439">
-        <v>34230.15</v>
+        <v>53675.25</v>
       </c>
       <c r="D439">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C440">
-        <v>33731.35</v>
+        <v>53430</v>
       </c>
       <c r="D440">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C441">
-        <v>33678</v>
+        <v>53274.63</v>
       </c>
       <c r="D441">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C442">
-        <v>33678</v>
+        <v>53219.86</v>
       </c>
       <c r="D442">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C443">
-        <v>33678</v>
+        <v>52803</v>
       </c>
       <c r="D443">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C444">
-        <v>32540.15</v>
+        <v>52046.54</v>
       </c>
       <c r="D444">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C445">
-        <v>32250</v>
+        <v>51942.82</v>
       </c>
       <c r="D445">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C446">
-        <v>30988.26</v>
+        <v>50509.02</v>
       </c>
       <c r="D446">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C447">
-        <v>30917.31</v>
+        <v>50191.2</v>
       </c>
       <c r="D447">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C448">
-        <v>30900</v>
+        <v>49787.5</v>
       </c>
       <c r="D448">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C449">
-        <v>30168.7</v>
+        <v>49787.5</v>
       </c>
       <c r="D449">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C450">
-        <v>30000</v>
+        <v>49412</v>
       </c>
       <c r="D450">
         <v>1</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C451">
-        <v>30000</v>
+        <v>48923.09</v>
       </c>
       <c r="D451">
         <v>1</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C452">
-        <v>29960</v>
+        <v>48199.54</v>
       </c>
       <c r="D452">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C453">
-        <v>29423.36</v>
+        <v>47699.4</v>
       </c>
       <c r="D453">
         <v>1</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C454">
-        <v>29400</v>
+        <v>47640</v>
       </c>
       <c r="D454">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C455">
-        <v>29350</v>
+        <v>47600</v>
       </c>
       <c r="D455">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C456">
-        <v>29344.6</v>
+        <v>47458.92</v>
       </c>
       <c r="D456">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C457">
-        <v>29140.6</v>
+        <v>47203.79</v>
       </c>
       <c r="D457">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C458">
-        <v>29000</v>
+        <v>46770.6</v>
       </c>
       <c r="D458">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C459">
-        <v>29000</v>
+        <v>46760</v>
       </c>
       <c r="D459">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C460">
-        <v>28625</v>
+        <v>46639.04</v>
       </c>
       <c r="D460">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C461">
-        <v>28440.06</v>
+        <v>46161.3</v>
       </c>
       <c r="D461">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C462">
-        <v>28161.6</v>
+        <v>45646.67</v>
       </c>
       <c r="D462">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C463">
-        <v>27682.18</v>
+        <v>44462.28</v>
       </c>
       <c r="D463">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C464">
-        <v>27084.6</v>
+        <v>44160</v>
       </c>
       <c r="D464">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C465">
-        <v>27000</v>
+        <v>44100</v>
       </c>
       <c r="D465">
         <v>1</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C466">
-        <v>26925.84</v>
+        <v>43200</v>
       </c>
       <c r="D466">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C467">
-        <v>26852.45</v>
+        <v>43135</v>
       </c>
       <c r="D467">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C468">
-        <v>26506.58</v>
+        <v>43000</v>
       </c>
       <c r="D468">
         <v>2</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C469">
-        <v>25751.92</v>
+        <v>42940.46</v>
       </c>
       <c r="D469">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C470">
-        <v>25343.22</v>
+        <v>42937.5</v>
       </c>
       <c r="D470">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C471">
-        <v>25298.95</v>
+        <v>42759.38</v>
       </c>
       <c r="D471">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C472">
-        <v>24322.05</v>
+        <v>42500</v>
       </c>
       <c r="D472">
         <v>1</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C473">
-        <v>24226.42</v>
+        <v>42000</v>
       </c>
       <c r="D473">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C474">
-        <v>24000</v>
+        <v>41775</v>
       </c>
       <c r="D474">
         <v>1</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C475">
-        <v>23447.5</v>
+        <v>41562.28</v>
       </c>
       <c r="D475">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C476">
-        <v>23447.5</v>
+        <v>40200</v>
       </c>
       <c r="D476">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C477">
-        <v>23289.78</v>
+        <v>40015.26</v>
       </c>
       <c r="D477">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C478">
-        <v>22600</v>
+        <v>40005</v>
       </c>
       <c r="D478">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C479">
-        <v>22490</v>
+        <v>39983.5</v>
       </c>
       <c r="D479">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C480">
-        <v>22490</v>
+        <v>39813.52</v>
       </c>
       <c r="D480">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C481">
-        <v>22450.97</v>
+        <v>39600</v>
       </c>
       <c r="D481">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C482">
-        <v>21955.45</v>
+        <v>39500</v>
       </c>
       <c r="D482">
         <v>2</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C483">
-        <v>21739.33</v>
+        <v>39400</v>
       </c>
       <c r="D483">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C484">
-        <v>21501.32</v>
+        <v>38744.5</v>
       </c>
       <c r="D484">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C485">
-        <v>21500</v>
+        <v>38658.45</v>
       </c>
       <c r="D485">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C486">
-        <v>20885</v>
+        <v>38520</v>
       </c>
       <c r="D486">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C487">
-        <v>20860.54</v>
+        <v>38459.14</v>
       </c>
       <c r="D487">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C488">
-        <v>20845.87</v>
+        <v>38244.4</v>
       </c>
       <c r="D488">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C489">
-        <v>20787.43</v>
+        <v>38195.56</v>
       </c>
       <c r="D489">
         <v>6</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C490">
-        <v>20685</v>
+        <v>38165.45</v>
       </c>
       <c r="D490">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C491">
-        <v>20611.54</v>
+        <v>37885.14</v>
       </c>
       <c r="D491">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C492">
-        <v>20611.54</v>
+        <v>37635.19</v>
       </c>
       <c r="D492">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C493">
-        <v>20611.54</v>
+        <v>37586.7</v>
       </c>
       <c r="D493">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C494">
-        <v>20601.4</v>
+        <v>37160.54</v>
       </c>
       <c r="D494">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C495">
-        <v>20388.46</v>
+        <v>36983.86</v>
       </c>
       <c r="D495">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C496">
-        <v>20111.7</v>
+        <v>36895.2</v>
       </c>
       <c r="D496">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C497">
-        <v>20000</v>
+        <v>36800</v>
       </c>
       <c r="D497">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C498">
-        <v>19927.3</v>
+        <v>36736</v>
       </c>
       <c r="D498">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C499">
-        <v>19915</v>
+        <v>36404</v>
       </c>
       <c r="D499">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C500">
-        <v>19915</v>
+        <v>34911</v>
       </c>
       <c r="D500">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C501">
-        <v>19602.64</v>
+        <v>34568.01</v>
       </c>
       <c r="D501">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C502">
-        <v>19025.6</v>
+        <v>34540</v>
       </c>
       <c r="D502">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C503">
-        <v>18912</v>
+        <v>34532.04</v>
       </c>
       <c r="D503">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C504">
-        <v>18912</v>
+        <v>34230.15</v>
       </c>
       <c r="D504">
         <v>3</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C505">
-        <v>18900</v>
+        <v>33731.35</v>
       </c>
       <c r="D505">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C506">
-        <v>18433.16</v>
+        <v>33678</v>
       </c>
       <c r="D506">
         <v>2</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C507">
-        <v>18297.85</v>
+        <v>33678</v>
       </c>
       <c r="D507">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C508">
-        <v>18217</v>
+        <v>33678</v>
       </c>
       <c r="D508">
-        <v>74</v>
+        <v>2</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C509">
-        <v>18037.28</v>
+        <v>33678</v>
       </c>
       <c r="D509">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C510">
-        <v>18032.85</v>
+        <v>32540.15</v>
       </c>
       <c r="D510">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C511">
-        <v>18032.85</v>
+        <v>32250</v>
       </c>
       <c r="D511">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C512">
-        <v>18032.85</v>
+        <v>30988.26</v>
       </c>
       <c r="D512">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C513">
-        <v>18032.85</v>
+        <v>30917.31</v>
       </c>
       <c r="D513">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C514">
-        <v>18032.85</v>
+        <v>30900</v>
       </c>
       <c r="D514">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C515">
-        <v>18032.85</v>
+        <v>30477.37</v>
       </c>
       <c r="D515">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C516">
-        <v>17790.95</v>
+        <v>30168.7</v>
       </c>
       <c r="D516">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C517">
-        <v>17769.75</v>
+        <v>30000</v>
       </c>
       <c r="D517">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C518">
-        <v>17757.33</v>
+        <v>30000</v>
       </c>
       <c r="D518">
         <v>1</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C519">
-        <v>17757.32</v>
+        <v>30000</v>
       </c>
       <c r="D519">
         <v>1</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C520">
-        <v>17757.32</v>
+        <v>29960</v>
       </c>
       <c r="D520">
         <v>1</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C521">
-        <v>17757.32</v>
+        <v>29787.09</v>
       </c>
       <c r="D521">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C522">
-        <v>17757.32</v>
+        <v>29423.36</v>
       </c>
       <c r="D522">
         <v>1</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C523">
-        <v>17757.32</v>
+        <v>29400</v>
       </c>
       <c r="D523">
         <v>1</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C524">
-        <v>17757.32</v>
+        <v>29400</v>
       </c>
       <c r="D524">
         <v>1</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C525">
-        <v>17601</v>
+        <v>29350</v>
       </c>
       <c r="D525">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C526">
-        <v>17014.9</v>
+        <v>29344.6</v>
       </c>
       <c r="D526">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C527">
-        <v>17006.24</v>
+        <v>29140.6</v>
       </c>
       <c r="D527">
         <v>2</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C528">
-        <v>16680</v>
+        <v>29000</v>
       </c>
       <c r="D528">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C529">
-        <v>15983.25</v>
+        <v>29000</v>
       </c>
       <c r="D529">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C530">
-        <v>15770.72</v>
+        <v>29000</v>
       </c>
       <c r="D530">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C531">
-        <v>15767.2</v>
+        <v>28625</v>
       </c>
       <c r="D531">
         <v>2</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C532">
-        <v>15619.65</v>
+        <v>28440.06</v>
       </c>
       <c r="D532">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C533">
-        <v>15543.64</v>
+        <v>28203.62</v>
       </c>
       <c r="D533">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C534">
-        <v>15300</v>
+        <v>28161.6</v>
       </c>
       <c r="D534">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C535">
-        <v>15243</v>
+        <v>27682.18</v>
       </c>
       <c r="D535">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C536">
-        <v>15228</v>
+        <v>27682.18</v>
       </c>
       <c r="D536">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C537">
-        <v>14766.66</v>
+        <v>27084.6</v>
       </c>
       <c r="D537">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C538">
-        <v>14660.54</v>
+        <v>27000</v>
       </c>
       <c r="D538">
         <v>1</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C539">
-        <v>14660.54</v>
+        <v>26925.84</v>
       </c>
       <c r="D539">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C540">
-        <v>14660.54</v>
+        <v>26852.45</v>
       </c>
       <c r="D540">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C541">
-        <v>14660.54</v>
+        <v>26671.45</v>
       </c>
       <c r="D541">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C542">
-        <v>14520</v>
+        <v>26506.58</v>
       </c>
       <c r="D542">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C543">
-        <v>14392.8</v>
+        <v>26442.26</v>
       </c>
       <c r="D543">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C544">
-        <v>14345.9</v>
+        <v>25751.92</v>
       </c>
       <c r="D544">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C545">
-        <v>14328.6</v>
+        <v>25343.22</v>
       </c>
       <c r="D545">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C546">
-        <v>14200</v>
+        <v>25298.95</v>
       </c>
       <c r="D546">
         <v>1</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C547">
-        <v>14128.22</v>
+        <v>24327.55</v>
       </c>
       <c r="D547">
         <v>1</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C548">
-        <v>14007.6</v>
+        <v>24322.05</v>
       </c>
       <c r="D548">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C549">
-        <v>14004.66</v>
+        <v>24256</v>
       </c>
       <c r="D549">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C550">
-        <v>14004.66</v>
+        <v>24226.42</v>
       </c>
       <c r="D550">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C551">
-        <v>13860.9</v>
+        <v>24000</v>
       </c>
       <c r="D551">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C552">
-        <v>13839.48</v>
+        <v>23447.5</v>
       </c>
       <c r="D552">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C553">
-        <v>13701.45</v>
+        <v>23447.5</v>
       </c>
       <c r="D553">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C554">
-        <v>13503.52</v>
+        <v>23289.78</v>
       </c>
       <c r="D554">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C555">
-        <v>13120</v>
+        <v>22600</v>
       </c>
       <c r="D555">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C556">
-        <v>12920.32</v>
+        <v>22490</v>
       </c>
       <c r="D556">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C557">
-        <v>12650.71</v>
+        <v>22490</v>
       </c>
       <c r="D557">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C558">
-        <v>12263.72</v>
+        <v>22450.97</v>
       </c>
       <c r="D558">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C559">
-        <v>11809.09</v>
+        <v>22000</v>
       </c>
       <c r="D559">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C560">
-        <v>11690</v>
+        <v>21955.45</v>
       </c>
       <c r="D560">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C561">
-        <v>11652.16</v>
+        <v>21739.33</v>
       </c>
       <c r="D561">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C562">
-        <v>11640.98</v>
+        <v>21501.32</v>
       </c>
       <c r="D562">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C563">
-        <v>11584</v>
+        <v>21500</v>
       </c>
       <c r="D563">
         <v>1</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C564">
-        <v>11483.46</v>
+        <v>21500</v>
       </c>
       <c r="D564">
         <v>1</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C565">
-        <v>11435</v>
+        <v>21500</v>
       </c>
       <c r="D565">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C566">
-        <v>11413.64</v>
+        <v>20885</v>
       </c>
       <c r="D566">
         <v>2</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C567">
-        <v>11224.63</v>
+        <v>20860.54</v>
       </c>
       <c r="D567">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C568">
-        <v>11035</v>
+        <v>20845.87</v>
       </c>
       <c r="D568">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C569">
-        <v>10473.46</v>
+        <v>20787.43</v>
       </c>
       <c r="D569">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C570">
-        <v>10357.92</v>
+        <v>20685</v>
       </c>
       <c r="D570">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C571">
-        <v>10305.77</v>
+        <v>20611.54</v>
       </c>
       <c r="D571">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C572">
-        <v>10235.7</v>
+        <v>20611.54</v>
       </c>
       <c r="D572">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C573">
-        <v>10200</v>
+        <v>20611.54</v>
       </c>
       <c r="D573">
         <v>2</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C574">
-        <v>10156.4</v>
+        <v>20601.4</v>
       </c>
       <c r="D574">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C575">
-        <v>10140</v>
+        <v>20550</v>
       </c>
       <c r="D575">
         <v>1</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C576">
-        <v>10013.83</v>
+        <v>20388.46</v>
       </c>
       <c r="D576">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C577">
-        <v>10003.29</v>
+        <v>20111.7</v>
       </c>
       <c r="D577">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C578">
-        <v>9957.5</v>
+        <v>20000</v>
       </c>
       <c r="D578">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C579">
-        <v>9875</v>
+        <v>20000</v>
       </c>
       <c r="D579">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C580">
-        <v>9801.32</v>
+        <v>19927.3</v>
       </c>
       <c r="D580">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C581">
-        <v>9801.32</v>
+        <v>19915</v>
       </c>
       <c r="D581">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C582">
-        <v>9786.04</v>
+        <v>19915</v>
       </c>
       <c r="D582">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C583">
-        <v>9739.13</v>
+        <v>19750</v>
       </c>
       <c r="D583">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C584">
-        <v>9611.67</v>
+        <v>19638.6</v>
       </c>
       <c r="D584">
         <v>1</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C585">
-        <v>9604.42</v>
+        <v>19602.64</v>
       </c>
       <c r="D585">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C586">
-        <v>9598.38</v>
+        <v>19320</v>
       </c>
       <c r="D586">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C587">
-        <v>9500</v>
+        <v>19237.6</v>
       </c>
       <c r="D587">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C588">
-        <v>9355.28</v>
+        <v>19053.75</v>
       </c>
       <c r="D588">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C589">
-        <v>9000</v>
+        <v>19025.6</v>
       </c>
       <c r="D589">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C590">
-        <v>8989.08</v>
+        <v>18912</v>
       </c>
       <c r="D590">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C591">
-        <v>8920.73</v>
+        <v>18900</v>
       </c>
       <c r="D591">
         <v>1</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C592">
-        <v>8887.2</v>
+        <v>18433.16</v>
       </c>
       <c r="D592">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C593">
-        <v>8829.83</v>
+        <v>18297.85</v>
       </c>
       <c r="D593">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C594">
-        <v>8800.5</v>
+        <v>18217</v>
       </c>
       <c r="D594">
-        <v>1</v>
+        <v>74</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C595">
-        <v>8794.05</v>
+        <v>18037.28</v>
       </c>
       <c r="D595">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C596">
-        <v>8672</v>
+        <v>18032.85</v>
       </c>
       <c r="D596">
         <v>1</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C597">
-        <v>8266.2</v>
+        <v>18032.85</v>
       </c>
       <c r="D597">
         <v>1</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C598">
-        <v>8200</v>
+        <v>18032.85</v>
       </c>
       <c r="D598">
         <v>1</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C599">
-        <v>8000</v>
+        <v>18032.85</v>
       </c>
       <c r="D599">
         <v>1</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C600">
-        <v>8000</v>
+        <v>18032.85</v>
       </c>
       <c r="D600">
         <v>1</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C601">
-        <v>7936.8</v>
+        <v>18032.85</v>
       </c>
       <c r="D601">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C602">
-        <v>7840</v>
+        <v>18008.7</v>
       </c>
       <c r="D602">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C603">
-        <v>7840</v>
+        <v>17790.95</v>
       </c>
       <c r="D603">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C604">
-        <v>7800</v>
+        <v>17769.75</v>
       </c>
       <c r="D604">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C605">
-        <v>7763.26</v>
+        <v>17757.33</v>
       </c>
       <c r="D605">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C606">
-        <v>7731.72</v>
+        <v>17757.32</v>
       </c>
       <c r="D606">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C607">
-        <v>7590</v>
+        <v>17757.32</v>
       </c>
       <c r="D607">
         <v>1</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C608">
-        <v>7590</v>
+        <v>17757.32</v>
       </c>
       <c r="D608">
         <v>1</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C609">
-        <v>7560</v>
+        <v>17757.32</v>
       </c>
       <c r="D609">
         <v>1</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C610">
-        <v>7560</v>
+        <v>17757.32</v>
       </c>
       <c r="D610">
         <v>1</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C611">
-        <v>7532</v>
+        <v>17757.32</v>
       </c>
       <c r="D611">
         <v>1</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C612">
-        <v>7494.6</v>
+        <v>17757.32</v>
       </c>
       <c r="D612">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C613">
-        <v>7260</v>
+        <v>17601</v>
       </c>
       <c r="D613">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C614">
-        <v>7216.68</v>
+        <v>17500</v>
       </c>
       <c r="D614">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C615">
-        <v>7215.6</v>
+        <v>17286.89</v>
       </c>
       <c r="D615">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C616">
-        <v>7041.06</v>
+        <v>17014.9</v>
       </c>
       <c r="D616">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C617">
-        <v>6950</v>
+        <v>17006.24</v>
       </c>
       <c r="D617">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C618">
-        <v>6830</v>
+        <v>16680</v>
       </c>
       <c r="D618">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C619">
-        <v>6741.06</v>
+        <v>16380</v>
       </c>
       <c r="D619">
         <v>1</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C620">
-        <v>6441.81</v>
+        <v>16200</v>
       </c>
       <c r="D620">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C621">
-        <v>6369</v>
+        <v>16000</v>
       </c>
       <c r="D621">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C622">
-        <v>6316.89</v>
+        <v>15983.25</v>
       </c>
       <c r="D622">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C623">
-        <v>6308.68</v>
+        <v>15957.51</v>
       </c>
       <c r="D623">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C624">
-        <v>6250</v>
+        <v>15770.72</v>
       </c>
       <c r="D624">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C625">
-        <v>6178.5</v>
+        <v>15767.2</v>
       </c>
       <c r="D625">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C626">
-        <v>6169.2</v>
+        <v>15619.65</v>
       </c>
       <c r="D626">
-        <v>3</v>
+        <v>20</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C627">
-        <v>6000</v>
+        <v>15543.64</v>
       </c>
       <c r="D627">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C628">
-        <v>5873.96</v>
+        <v>15300</v>
       </c>
       <c r="D628">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C629">
-        <v>5670</v>
+        <v>15243</v>
       </c>
       <c r="D629">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C630">
-        <v>5396</v>
+        <v>15228</v>
       </c>
       <c r="D630">
         <v>4</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C631">
-        <v>5332.59</v>
+        <v>14766.66</v>
       </c>
       <c r="D631">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C632">
-        <v>5319</v>
+        <v>14660.54</v>
       </c>
       <c r="D632">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C633">
-        <v>5078.2</v>
+        <v>14660.54</v>
       </c>
       <c r="D633">
         <v>1</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C634">
-        <v>5073.53</v>
+        <v>14660.54</v>
       </c>
       <c r="D634">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C635">
-        <v>4784.23</v>
+        <v>14660.54</v>
       </c>
       <c r="D635">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C636">
-        <v>4779.83</v>
+        <v>14520</v>
       </c>
       <c r="D636">
         <v>1</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C637">
-        <v>4750</v>
+        <v>14400</v>
       </c>
       <c r="D637">
         <v>1</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C638">
-        <v>4686</v>
+        <v>14392.8</v>
       </c>
       <c r="D638">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C639">
-        <v>4679.1</v>
+        <v>14345.9</v>
       </c>
       <c r="D639">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C640">
-        <v>4500</v>
+        <v>14328.6</v>
       </c>
       <c r="D640">
         <v>1</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C641">
-        <v>4500</v>
+        <v>14312.5</v>
       </c>
       <c r="D641">
         <v>1</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C642">
-        <v>4350</v>
+        <v>14200</v>
       </c>
       <c r="D642">
         <v>1</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C643">
-        <v>4266.39</v>
+        <v>14128.22</v>
       </c>
       <c r="D643">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C644">
-        <v>4265.05</v>
+        <v>14007.6</v>
       </c>
       <c r="D644">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C645">
-        <v>4160.34</v>
+        <v>14004.66</v>
       </c>
       <c r="D645">
         <v>2</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C646">
-        <v>4129.2</v>
+        <v>14004.66</v>
       </c>
       <c r="D646">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C647">
-        <v>4126.87</v>
+        <v>14000</v>
       </c>
       <c r="D647">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C648">
-        <v>4090.95</v>
+        <v>13860.9</v>
       </c>
       <c r="D648">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C649">
-        <v>4047</v>
+        <v>13839.48</v>
       </c>
       <c r="D649">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C650">
-        <v>4002.98</v>
+        <v>13701.45</v>
       </c>
       <c r="D650">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C651">
-        <v>3877.3</v>
+        <v>13503.52</v>
       </c>
       <c r="D651">
         <v>1</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C652">
-        <v>3809.54</v>
+        <v>13120</v>
       </c>
       <c r="D652">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C653">
-        <v>3800</v>
+        <v>13064.1</v>
       </c>
       <c r="D653">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C654">
-        <v>3800</v>
+        <v>12920.32</v>
       </c>
       <c r="D654">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C655">
-        <v>3618.14</v>
+        <v>12650.71</v>
       </c>
       <c r="D655">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C656">
-        <v>3600</v>
+        <v>12400</v>
       </c>
       <c r="D656">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C657">
-        <v>3600</v>
+        <v>12263.72</v>
       </c>
       <c r="D657">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C658">
-        <v>3471.03</v>
+        <v>11809.09</v>
       </c>
       <c r="D658">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C659">
-        <v>3393.87</v>
+        <v>11690</v>
       </c>
       <c r="D659">
         <v>1</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C660">
-        <v>3380</v>
+        <v>11652.16</v>
       </c>
       <c r="D660">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C661">
-        <v>3264.21</v>
+        <v>11650.34</v>
       </c>
       <c r="D661">
         <v>1</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C662">
-        <v>3259.65</v>
+        <v>11640.98</v>
       </c>
       <c r="D662">
         <v>1</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C663">
-        <v>3207.69</v>
+        <v>11584</v>
       </c>
       <c r="D663">
         <v>1</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C664">
-        <v>3192.68</v>
+        <v>11483.46</v>
       </c>
       <c r="D664">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C665">
-        <v>3146.13</v>
+        <v>11435</v>
       </c>
       <c r="D665">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C666">
-        <v>3117.5</v>
+        <v>11413.64</v>
       </c>
       <c r="D666">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C667">
-        <v>3060.9</v>
+        <v>11224.63</v>
       </c>
       <c r="D667">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C668">
-        <v>3044.16</v>
+        <v>11035</v>
       </c>
       <c r="D668">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C669">
-        <v>3000</v>
+        <v>11005.96</v>
       </c>
       <c r="D669">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C670">
-        <v>3000</v>
+        <v>10910.08</v>
       </c>
       <c r="D670">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C671">
-        <v>3000</v>
+        <v>10473.46</v>
       </c>
       <c r="D671">
         <v>1</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C672">
-        <v>3000</v>
+        <v>10357.92</v>
       </c>
       <c r="D672">
         <v>1</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C673">
-        <v>3000</v>
+        <v>10305.77</v>
       </c>
       <c r="D673">
         <v>1</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C674">
-        <v>3000</v>
+        <v>10235.7</v>
       </c>
       <c r="D674">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C675">
-        <v>3000</v>
+        <v>10200</v>
       </c>
       <c r="D675">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C676">
-        <v>2990</v>
+        <v>10156.4</v>
       </c>
       <c r="D676">
         <v>2</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C677">
-        <v>2989.4</v>
+        <v>10140</v>
       </c>
       <c r="D677">
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C678">
-        <v>2963.32</v>
+        <v>10094.44</v>
       </c>
       <c r="D678">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C679">
-        <v>2947.5</v>
+        <v>10013.83</v>
       </c>
       <c r="D679">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C680">
-        <v>2890.49</v>
+        <v>10003.29</v>
       </c>
       <c r="D680">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C681">
-        <v>2746.44</v>
+        <v>10000</v>
       </c>
       <c r="D681">
         <v>1</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C682">
-        <v>2733.44</v>
+        <v>9957.5</v>
       </c>
       <c r="D682">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C683">
-        <v>2704.32</v>
+        <v>9875</v>
       </c>
       <c r="D683">
         <v>1</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C684">
-        <v>2698</v>
+        <v>9801.32</v>
       </c>
       <c r="D684">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C685">
-        <v>2647.53</v>
+        <v>9786.04</v>
       </c>
       <c r="D685">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C686">
-        <v>2571.51</v>
+        <v>9739.13</v>
       </c>
       <c r="D686">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C687">
-        <v>2487.1</v>
+        <v>9611.67</v>
       </c>
       <c r="D687">
         <v>1</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C688">
-        <v>2454</v>
+        <v>9604.42</v>
       </c>
       <c r="D688">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C689">
-        <v>2424</v>
+        <v>9598.38</v>
       </c>
       <c r="D689">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C690">
-        <v>2400</v>
+        <v>9500</v>
       </c>
       <c r="D690">
         <v>1</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C691">
-        <v>2400</v>
+        <v>9492.4</v>
       </c>
       <c r="D691">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C692">
-        <v>2382.7</v>
+        <v>9355.28</v>
       </c>
       <c r="D692">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C693">
-        <v>2346.86</v>
+        <v>9346.71</v>
       </c>
       <c r="D693">
         <v>4</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C694">
-        <v>2343.75</v>
+        <v>9319.5</v>
       </c>
       <c r="D694">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C695">
-        <v>2328.96</v>
+        <v>9173.11</v>
       </c>
       <c r="D695">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C696">
-        <v>2078.55</v>
+        <v>9000</v>
       </c>
       <c r="D696">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C697">
-        <v>2056.4</v>
+        <v>8989.08</v>
       </c>
       <c r="D697">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C698">
-        <v>2000</v>
+        <v>8920.73</v>
       </c>
       <c r="D698">
         <v>1</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C699">
-        <v>1984</v>
+        <v>8887.2</v>
       </c>
       <c r="D699">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C700">
-        <v>1910</v>
+        <v>8829.83</v>
       </c>
       <c r="D700">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C701">
-        <v>1900</v>
+        <v>8800.5</v>
       </c>
       <c r="D701">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C702">
-        <v>1806.84</v>
+        <v>8794.05</v>
       </c>
       <c r="D702">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C703">
-        <v>1602.34</v>
+        <v>8672</v>
       </c>
       <c r="D703">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C704">
-        <v>1569.18</v>
+        <v>8266.2</v>
       </c>
       <c r="D704">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C705">
-        <v>1500</v>
+        <v>8200</v>
       </c>
       <c r="D705">
         <v>1</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C706">
-        <v>1500</v>
+        <v>8000</v>
       </c>
       <c r="D706">
         <v>1</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C707">
-        <v>1349</v>
+        <v>8000</v>
       </c>
       <c r="D707">
         <v>1</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C708">
-        <v>1293.87</v>
+        <v>7936.8</v>
       </c>
       <c r="D708">
         <v>2</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C709">
-        <v>1242.52</v>
+        <v>7840</v>
       </c>
       <c r="D709">
         <v>1</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C710">
-        <v>1227.18</v>
+        <v>7840</v>
       </c>
       <c r="D710">
         <v>1</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C711">
-        <v>1200</v>
+        <v>7840</v>
       </c>
       <c r="D711">
         <v>1</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C712">
-        <v>1046.63</v>
+        <v>7800</v>
       </c>
       <c r="D712">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C713">
-        <v>1030.4</v>
+        <v>7763.26</v>
       </c>
       <c r="D713">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C714">
-        <v>1002.98</v>
+        <v>7731.72</v>
       </c>
       <c r="D714">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C715">
-        <v>996</v>
+        <v>7590</v>
       </c>
       <c r="D715">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C716">
-        <v>953.25</v>
+        <v>7560</v>
       </c>
       <c r="D716">
         <v>1</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C717">
-        <v>950</v>
+        <v>7560</v>
       </c>
       <c r="D717">
         <v>1</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C718">
-        <v>950</v>
+        <v>7532</v>
       </c>
       <c r="D718">
         <v>1</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C719">
-        <v>950</v>
+        <v>7494.6</v>
       </c>
       <c r="D719">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C720">
-        <v>910.64</v>
+        <v>7260</v>
       </c>
       <c r="D720">
         <v>1</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C721">
-        <v>889.34</v>
+        <v>7232.6</v>
       </c>
       <c r="D721">
         <v>1</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C722">
-        <v>860</v>
+        <v>7216.68</v>
       </c>
       <c r="D722">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C723">
-        <v>792.17</v>
+        <v>7215.6</v>
       </c>
       <c r="D723">
         <v>1</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C724">
-        <v>781.25</v>
+        <v>7041.06</v>
       </c>
       <c r="D724">
         <v>1</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C725">
-        <v>776.32</v>
+        <v>6950</v>
       </c>
       <c r="D725">
         <v>1</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C726">
-        <v>761.15</v>
+        <v>6830</v>
       </c>
       <c r="D726">
         <v>1</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C727">
-        <v>753.9</v>
+        <v>6741.06</v>
       </c>
       <c r="D727">
         <v>1</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C728">
-        <v>748.2</v>
+        <v>6441.81</v>
       </c>
       <c r="D728">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C729">
-        <v>677.43</v>
+        <v>6369</v>
       </c>
       <c r="D729">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C730">
-        <v>638</v>
+        <v>6316.89</v>
       </c>
       <c r="D730">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C731">
-        <v>621.9</v>
+        <v>6308.68</v>
       </c>
       <c r="D731">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C732">
-        <v>600</v>
+        <v>6250</v>
       </c>
       <c r="D732">
         <v>1</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C733">
-        <v>530</v>
+        <v>6178.5</v>
       </c>
       <c r="D733">
         <v>1</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C734">
-        <v>528</v>
+        <v>6169.2</v>
       </c>
       <c r="D734">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Janeiro</t>
         </is>
       </c>
       <c r="C735">
-        <v>525.17</v>
+        <v>6000</v>
       </c>
       <c r="D735">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C736">
-        <v>523.06</v>
+        <v>5873.96</v>
       </c>
       <c r="D736">
         <v>1</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C737">
-        <v>509.99</v>
+        <v>5670</v>
       </c>
       <c r="D737">
         <v>1</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C738">
-        <v>468.48</v>
+        <v>5396</v>
       </c>
       <c r="D738">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C739">
-        <v>359.37</v>
+        <v>5332.59</v>
       </c>
       <c r="D739">
         <v>1</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C740">
-        <v>335.82</v>
+        <v>5319</v>
       </c>
       <c r="D740">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C741">
-        <v>300</v>
+        <v>5272.29</v>
       </c>
       <c r="D741">
         <v>1</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C742">
-        <v>269.17</v>
+        <v>5078.2</v>
       </c>
       <c r="D742">
         <v>1</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Julho</t>
         </is>
       </c>
       <c r="C743">
-        <v>159.55</v>
+        <v>5073.53</v>
       </c>
       <c r="D743">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C744">
-        <v>150</v>
+        <v>4784.23</v>
       </c>
       <c r="D744">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C745">
-        <v>130</v>
+        <v>4779.83</v>
       </c>
       <c r="D745">
         <v>1</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C746">
-        <v>112.93</v>
+        <v>4750</v>
       </c>
       <c r="D746">
         <v>1</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C747">
-        <v>103.9</v>
+        <v>4686</v>
       </c>
       <c r="D747">
         <v>1</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Junho</t>
         </is>
       </c>
       <c r="C748">
-        <v>92.56</v>
+        <v>4679.1</v>
       </c>
       <c r="D748">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C749">
-        <v>78.93</v>
+        <v>4500</v>
       </c>
       <c r="D749">
         <v>1</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Maio</t>
         </is>
       </c>
       <c r="C750">
-        <v>75.28</v>
+        <v>4500</v>
       </c>
       <c r="D750">
         <v>1</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">Agosto</t>
         </is>
       </c>
       <c r="C751">
-        <v>68.6</v>
+        <v>4485</v>
       </c>
       <c r="D751">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C752">
-        <v>30.11</v>
+        <v>4350</v>
       </c>
       <c r="D752">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C753">
-        <v>29.87</v>
+        <v>4266.39</v>
       </c>
       <c r="D753">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C754">
-        <v>29.4</v>
+        <v>4265.05</v>
       </c>
       <c r="D754">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C755">
-        <v>9.8</v>
+        <v>4160.34</v>
       </c>
       <c r="D755">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">Março</t>
         </is>
       </c>
       <c r="C756">
-        <v>9.8</v>
+        <v>4129.2</v>
       </c>
       <c r="D756">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">Fevereiro</t>
         </is>
       </c>
       <c r="C757">
-        <v>9.8</v>
+        <v>4126.87</v>
       </c>
       <c r="D757">
         <v>1</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril</t>
         </is>
       </c>
       <c r="C758">
+        <v>4090.95</v>
+      </c>
+      <c r="D758">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C759">
+        <v>4047</v>
+      </c>
+      <c r="D759">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C760">
+        <v>4042.44</v>
+      </c>
+      <c r="D760">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C761">
+        <v>4002.98</v>
+      </c>
+      <c r="D761">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C762">
+        <v>3877.3</v>
+      </c>
+      <c r="D762">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C763">
+        <v>3815.69</v>
+      </c>
+      <c r="D763">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C764">
+        <v>3809.54</v>
+      </c>
+      <c r="D764">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C765">
+        <v>3800</v>
+      </c>
+      <c r="D765">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C766">
+        <v>3618.14</v>
+      </c>
+      <c r="D766">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C767">
+        <v>3600</v>
+      </c>
+      <c r="D767">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C768">
+        <v>3600</v>
+      </c>
+      <c r="D768">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C769">
+        <v>3471.03</v>
+      </c>
+      <c r="D769">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C770">
+        <v>3393.87</v>
+      </c>
+      <c r="D770">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C771">
+        <v>3380</v>
+      </c>
+      <c r="D771">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C772">
+        <v>3264.21</v>
+      </c>
+      <c r="D772">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C773">
+        <v>3259.65</v>
+      </c>
+      <c r="D773">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C774">
+        <v>3207.69</v>
+      </c>
+      <c r="D774">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C775">
+        <v>3192.68</v>
+      </c>
+      <c r="D775">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C776">
+        <v>3146.13</v>
+      </c>
+      <c r="D776">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C777">
+        <v>3117.5</v>
+      </c>
+      <c r="D777">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C778">
+        <v>3060.9</v>
+      </c>
+      <c r="D778">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C779">
+        <v>3044.16</v>
+      </c>
+      <c r="D779">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C780">
+        <v>3039.79</v>
+      </c>
+      <c r="D780">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C781">
+        <v>3000</v>
+      </c>
+      <c r="D781">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C782">
+        <v>3000</v>
+      </c>
+      <c r="D782">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C783">
+        <v>3000</v>
+      </c>
+      <c r="D783">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C784">
+        <v>3000</v>
+      </c>
+      <c r="D784">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C785">
+        <v>3000</v>
+      </c>
+      <c r="D785">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C786">
+        <v>3000</v>
+      </c>
+      <c r="D786">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C787">
+        <v>2990</v>
+      </c>
+      <c r="D787">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C788">
+        <v>2989.4</v>
+      </c>
+      <c r="D788">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C789">
+        <v>2963.32</v>
+      </c>
+      <c r="D789">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C790">
+        <v>2947.5</v>
+      </c>
+      <c r="D790">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C791">
+        <v>2890.49</v>
+      </c>
+      <c r="D791">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C792">
+        <v>2880</v>
+      </c>
+      <c r="D792">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C793">
+        <v>2750</v>
+      </c>
+      <c r="D793">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C794">
+        <v>2746.44</v>
+      </c>
+      <c r="D794">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C795">
+        <v>2733.44</v>
+      </c>
+      <c r="D795">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C796">
+        <v>2704.32</v>
+      </c>
+      <c r="D796">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C797">
+        <v>2698</v>
+      </c>
+      <c r="D797">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C798">
+        <v>2647.53</v>
+      </c>
+      <c r="D798">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C799">
+        <v>2571.51</v>
+      </c>
+      <c r="D799">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C800">
+        <v>2492.55</v>
+      </c>
+      <c r="D800">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C801">
+        <v>2487.1</v>
+      </c>
+      <c r="D801">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C802">
+        <v>2480</v>
+      </c>
+      <c r="D802">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C803">
+        <v>2454</v>
+      </c>
+      <c r="D803">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C804">
+        <v>2424</v>
+      </c>
+      <c r="D804">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C805">
+        <v>2400</v>
+      </c>
+      <c r="D805">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C806">
+        <v>2400</v>
+      </c>
+      <c r="D806">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C807">
+        <v>2382.7</v>
+      </c>
+      <c r="D807">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C808">
+        <v>2346.86</v>
+      </c>
+      <c r="D808">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C809">
+        <v>2343.75</v>
+      </c>
+      <c r="D809">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C810">
+        <v>2328.96</v>
+      </c>
+      <c r="D810">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C811">
+        <v>2078.55</v>
+      </c>
+      <c r="D811">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C812">
+        <v>2056.4</v>
+      </c>
+      <c r="D812">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C813">
+        <v>2000</v>
+      </c>
+      <c r="D813">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C814">
+        <v>1984</v>
+      </c>
+      <c r="D814">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C815">
+        <v>1910</v>
+      </c>
+      <c r="D815">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C816">
+        <v>1900</v>
+      </c>
+      <c r="D816">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C817">
+        <v>1840</v>
+      </c>
+      <c r="D817">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C818">
+        <v>1806.84</v>
+      </c>
+      <c r="D818">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C819">
+        <v>1721.53</v>
+      </c>
+      <c r="D819">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C820">
+        <v>1602.34</v>
+      </c>
+      <c r="D820">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C821">
+        <v>1569.18</v>
+      </c>
+      <c r="D821">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C822">
+        <v>1500</v>
+      </c>
+      <c r="D822">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C823">
+        <v>1500</v>
+      </c>
+      <c r="D823">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C824">
+        <v>1349</v>
+      </c>
+      <c r="D824">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C825">
+        <v>1293.87</v>
+      </c>
+      <c r="D825">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C826">
+        <v>1242.52</v>
+      </c>
+      <c r="D826">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C827">
+        <v>1227.18</v>
+      </c>
+      <c r="D827">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C828">
+        <v>1200</v>
+      </c>
+      <c r="D828">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C829">
+        <v>1046.63</v>
+      </c>
+      <c r="D829">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C830">
+        <v>1030.4</v>
+      </c>
+      <c r="D830">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C831">
+        <v>1002.98</v>
+      </c>
+      <c r="D831">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C832">
+        <v>996</v>
+      </c>
+      <c r="D832">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C833">
+        <v>953.25</v>
+      </c>
+      <c r="D833">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C834">
+        <v>950</v>
+      </c>
+      <c r="D834">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C835">
+        <v>950</v>
+      </c>
+      <c r="D835">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C836">
+        <v>950</v>
+      </c>
+      <c r="D836">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C837">
+        <v>950</v>
+      </c>
+      <c r="D837">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C838">
+        <v>918</v>
+      </c>
+      <c r="D838">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C839">
+        <v>910.64</v>
+      </c>
+      <c r="D839">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C840">
+        <v>889.34</v>
+      </c>
+      <c r="D840">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C841">
+        <v>860</v>
+      </c>
+      <c r="D841">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C842">
+        <v>792.17</v>
+      </c>
+      <c r="D842">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C843">
+        <v>781.25</v>
+      </c>
+      <c r="D843">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C844">
+        <v>776.32</v>
+      </c>
+      <c r="D844">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C845">
+        <v>776.32</v>
+      </c>
+      <c r="D845">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C846">
+        <v>761.15</v>
+      </c>
+      <c r="D846">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C847">
+        <v>753.9</v>
+      </c>
+      <c r="D847">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C848">
+        <v>748.2</v>
+      </c>
+      <c r="D848">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C849">
+        <v>694.8</v>
+      </c>
+      <c r="D849">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C850">
+        <v>677.43</v>
+      </c>
+      <c r="D850">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C851">
+        <v>638</v>
+      </c>
+      <c r="D851">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C852">
+        <v>621.9</v>
+      </c>
+      <c r="D852">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C853">
+        <v>600</v>
+      </c>
+      <c r="D853">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C854">
+        <v>583.2</v>
+      </c>
+      <c r="D854">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C855">
+        <v>530</v>
+      </c>
+      <c r="D855">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C856">
+        <v>528</v>
+      </c>
+      <c r="D856">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C857">
+        <v>525.17</v>
+      </c>
+      <c r="D857">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C858">
+        <v>523.06</v>
+      </c>
+      <c r="D858">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C859">
+        <v>509.99</v>
+      </c>
+      <c r="D859">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C860">
+        <v>468.48</v>
+      </c>
+      <c r="D860">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C861">
+        <v>359.37</v>
+      </c>
+      <c r="D861">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C862">
+        <v>335.82</v>
+      </c>
+      <c r="D862">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C863">
+        <v>300</v>
+      </c>
+      <c r="D863">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C864">
+        <v>269.17</v>
+      </c>
+      <c r="D864">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C865">
+        <v>259.88</v>
+      </c>
+      <c r="D865">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C866">
+        <v>257.6</v>
+      </c>
+      <c r="D866">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C867">
+        <v>196.88</v>
+      </c>
+      <c r="D867">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C868">
+        <v>159.55</v>
+      </c>
+      <c r="D868">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C869">
+        <v>150</v>
+      </c>
+      <c r="D869">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C870">
+        <v>130</v>
+      </c>
+      <c r="D870">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C871">
+        <v>112.93</v>
+      </c>
+      <c r="D871">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C872">
+        <v>103.9</v>
+      </c>
+      <c r="D872">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C873">
+        <v>92.56</v>
+      </c>
+      <c r="D873">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="B874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junho</t>
+        </is>
+      </c>
+      <c r="C874">
+        <v>78.93</v>
+      </c>
+      <c r="D874">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C875">
+        <v>75.28</v>
+      </c>
+      <c r="D875">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julho</t>
+        </is>
+      </c>
+      <c r="C876">
+        <v>68.6</v>
+      </c>
+      <c r="D876">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C877">
+        <v>30.11</v>
+      </c>
+      <c r="D877">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janeiro</t>
+        </is>
+      </c>
+      <c r="C878">
+        <v>29.87</v>
+      </c>
+      <c r="D878">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="B879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C879">
+        <v>29.4</v>
+      </c>
+      <c r="D879">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maio</t>
+        </is>
+      </c>
+      <c r="C880">
+        <v>9.8</v>
+      </c>
+      <c r="D880">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Março</t>
+        </is>
+      </c>
+      <c r="C881">
+        <v>9.8</v>
+      </c>
+      <c r="D881">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fevereiro</t>
+        </is>
+      </c>
+      <c r="C882">
+        <v>9.8</v>
+      </c>
+      <c r="D882">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="B883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agosto</t>
+        </is>
+      </c>
+      <c r="C883">
+        <v>1.65</v>
+      </c>
+      <c r="D883">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abril</t>
+        </is>
+      </c>
+      <c r="C884">
         <v>0.24</v>
       </c>
-      <c r="D758">
+      <c r="D884">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>